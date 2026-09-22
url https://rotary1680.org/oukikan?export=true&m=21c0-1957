--- v0 (2026-07-15)
+++ v1 (2026-09-22)
@@ -10,149 +10,218 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Table" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="64">
   <si>
     <t>Prenom</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Commentaire</t>
   </si>
   <si>
     <t>Presence</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
+    <t>Béatrice</t>
+  </si>
+  <si>
+    <t>BLUNTZER</t>
+  </si>
+  <si>
+    <t>coquilles saint jacques et Gambas</t>
+  </si>
+  <si>
+    <t>Y</t>
+  </si>
+  <si>
+    <t>Patrick</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BLUNTZER </t>
+  </si>
+  <si>
+    <t>FRANCIS</t>
+  </si>
+  <si>
+    <t>BUCHER</t>
+  </si>
+  <si>
+    <t>coquilles st jacques et Gambas</t>
+  </si>
+  <si>
+    <t>JEANINE</t>
+  </si>
+  <si>
     <t>Jacques</t>
   </si>
   <si>
     <t>BUHLER</t>
   </si>
   <si>
     <t>Absent de la région, dommage..</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
+    <t>JEAN CLAUDE</t>
+  </si>
+  <si>
+    <t>GILG</t>
+  </si>
+  <si>
+    <t>Viande</t>
+  </si>
+  <si>
     <t>Yvan</t>
   </si>
   <si>
     <t>HEBERLÉ</t>
   </si>
   <si>
+    <t>DANIEL</t>
+  </si>
+  <si>
+    <t>HELMSTETTER</t>
+  </si>
+  <si>
+    <t>MARIE</t>
+  </si>
+  <si>
     <t>Blandine</t>
   </si>
   <si>
     <t>JACQUEY</t>
   </si>
   <si>
-    <t/>
-[...4 lines deleted...]
-  <si>
     <t>Guy</t>
   </si>
   <si>
     <t>Michel</t>
   </si>
   <si>
     <t>JENNY</t>
   </si>
   <si>
     <t>Véronique Aline</t>
   </si>
   <si>
     <t>KOENIG</t>
   </si>
   <si>
+    <t>viande</t>
+  </si>
+  <si>
     <t>David</t>
   </si>
   <si>
     <t>LING</t>
   </si>
   <si>
+    <t>Plamen</t>
+  </si>
+  <si>
+    <t>MIHALEV</t>
+  </si>
+  <si>
     <t>Olivier</t>
   </si>
   <si>
     <t>MISSEMER</t>
   </si>
   <si>
     <t>Marie-Therese</t>
   </si>
   <si>
     <t>REUTTER</t>
   </si>
   <si>
     <t>Christiane</t>
   </si>
   <si>
     <t>ROTH</t>
   </si>
   <si>
     <t>Jean-Marie</t>
   </si>
   <si>
     <t>SCHMITT</t>
   </si>
   <si>
+    <t>BENEDICTE</t>
+  </si>
+  <si>
+    <t>STOLL</t>
+  </si>
+  <si>
+    <t>MARTIN</t>
+  </si>
+  <si>
     <t>Benoît</t>
   </si>
   <si>
     <t>STURNY</t>
   </si>
   <si>
     <t>Martine</t>
+  </si>
+  <si>
+    <t>Marie-Christine</t>
+  </si>
+  <si>
+    <t>THAROTTE</t>
+  </si>
+  <si>
+    <t>coquilles st jacques et Gambas         Je suis avec 3 personnes  échange court :  famille Le Bars ; Maman, Isabelle, la fille Gaelle et Maddalena Marin  (Italie Feltre) uniquement balade</t>
   </si>
   <si>
     <t>Jean-Louis</t>
   </si>
   <si>
     <t>VEZIEN</t>
   </si>
   <si>
     <t>Désolé encore sur Noirmoutier</t>
   </si>
   <si>
     <t>Magalie</t>
   </si>
   <si>
     <t>WAGNER</t>
   </si>
   <si>
     <t xml:space="preserve">Malheureusement, pas en France à ce moment là </t>
   </si>
   <si>
     <t>Christophe</t>
   </si>
   <si>
     <t>WECK</t>
   </si>
@@ -594,311 +663,522 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:E17"/>
+  <dimension ref="A1:E28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.14285714285714" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.2857142857143" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="11.2857142857143" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="43" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="14.5714285714286" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="152.285714285714" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.14285714285714" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="10.4285714285714" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="12.75">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="1">
-        <v>46197.541327581</v>
+        <v>46221.5146606829</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="12.75">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
+      <c r="C3" t="s">
+        <v>7</v>
+      </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="1">
-        <v>46197.891503125</v>
+        <v>46221.5153422454</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="12.75">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
+      <c r="C4" t="s">
+        <v>13</v>
+      </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E4" s="1">
-        <v>46198.6667377662</v>
+        <v>46220.3539464468</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="12.75">
       <c r="A5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>12</v>
       </c>
+      <c r="C5" t="s">
+        <v>13</v>
+      </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E5" s="1">
-        <v>46198.6665311343</v>
+        <v>46220.3541736921</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="12.75">
       <c r="A6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6" t="s">
         <v>16</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E6" s="1">
-        <v>46204.8093860764</v>
+        <v>46197.541327581</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="12.75">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7" t="s">
-        <v>19</v>
+        <v>20</v>
+      </c>
+      <c r="C7" t="s">
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E7" s="1">
-        <v>46173.8000975694</v>
+        <v>46220.3546108449</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="12.75">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B8" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E8" s="1">
-        <v>46211.6753006944</v>
+        <v>46197.891503125</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="12.75">
       <c r="A9" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B9" t="s">
-        <v>23</v>
+        <v>25</v>
+      </c>
+      <c r="C9" t="s">
+        <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E9" s="1">
-        <v>46197.6588066782</v>
+        <v>46220.3551117245</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="12.75">
       <c r="A10" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B10" t="s">
         <v>25</v>
       </c>
+      <c r="C10" t="s">
+        <v>13</v>
+      </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" s="1">
-        <v>46153.7778299768</v>
+        <v>46220.3554802893</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="12.75">
       <c r="A11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B11" t="s">
-        <v>27</v>
+        <v>28</v>
+      </c>
+      <c r="C11" t="s">
+        <v>13</v>
       </c>
       <c r="D11" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E11" s="1">
-        <v>46182.906271331</v>
+        <v>46221.4102114236</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="12.75">
       <c r="A12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" t="s">
         <v>28</v>
       </c>
-      <c r="B12" t="s">
-        <v>29</v>
+      <c r="C12" t="s">
+        <v>13</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" s="1">
-        <v>46218.7660480324</v>
+        <v>46220.3519123495</v>
       </c>
     </row>
     <row r="13" spans="1:5" ht="12.75">
       <c r="A13" t="s">
         <v>30</v>
       </c>
       <c r="B13" t="s">
         <v>31</v>
       </c>
       <c r="D13" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E13" s="1">
-        <v>46153.5057749653</v>
+        <v>46204.8093860764</v>
       </c>
     </row>
     <row r="14" spans="1:5" ht="12.75">
       <c r="A14" t="s">
         <v>32</v>
       </c>
       <c r="B14" t="s">
-        <v>31</v>
+        <v>33</v>
+      </c>
+      <c r="C14" t="s">
+        <v>34</v>
       </c>
       <c r="D14" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E14" s="1">
-        <v>46153.5059241551</v>
+        <v>46220.3524166319</v>
       </c>
     </row>
     <row r="15" spans="1:5" ht="12.75">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B15" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E15" s="1">
-        <v>46187.4118760764</v>
+        <v>46211.6753006944</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="12.75">
       <c r="A16" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B16" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" s="1">
-        <v>46158.5623669792</v>
+        <v>46220.355872419</v>
       </c>
     </row>
     <row r="17" spans="1:5" ht="12.75">
       <c r="A17" t="s">
         <v>39</v>
       </c>
       <c r="B17" t="s">
         <v>40</v>
       </c>
+      <c r="C17" t="s">
+        <v>34</v>
+      </c>
       <c r="D17" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E17" s="1">
-        <v>46197.5856040162</v>
+        <v>46220.3526239931</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="12.75">
+      <c r="A18" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18" t="s">
+        <v>42</v>
+      </c>
+      <c r="D18" t="s">
+        <v>18</v>
+      </c>
+      <c r="E18" s="1">
+        <v>46153.7778299768</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="12.75">
+      <c r="A19" t="s">
+        <v>43</v>
+      </c>
+      <c r="B19" t="s">
+        <v>44</v>
+      </c>
+      <c r="C19" t="s">
+        <v>13</v>
+      </c>
+      <c r="D19" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" s="1">
+        <v>46220.3532812847</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="12.75">
+      <c r="A20" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" t="s">
+        <v>46</v>
+      </c>
+      <c r="D20" t="s">
+        <v>18</v>
+      </c>
+      <c r="E20" s="1">
+        <v>46218.7660480324</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="12.75">
+      <c r="A21" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21" t="s">
+        <v>48</v>
+      </c>
+      <c r="C21" t="s">
+        <v>13</v>
+      </c>
+      <c r="D21" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" s="1">
+        <v>46222.5485941782</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="12.75">
+      <c r="A22" t="s">
+        <v>49</v>
+      </c>
+      <c r="B22" t="s">
+        <v>48</v>
+      </c>
+      <c r="C22" t="s">
+        <v>13</v>
+      </c>
+      <c r="D22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E22" s="1">
+        <v>46222.5484037037</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="12.75">
+      <c r="A23" t="s">
+        <v>50</v>
+      </c>
+      <c r="B23" t="s">
+        <v>51</v>
+      </c>
+      <c r="C23" t="s">
+        <v>13</v>
+      </c>
+      <c r="D23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E23" s="1">
+        <v>46220.3528011921</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="12.75">
+      <c r="A24" t="s">
+        <v>52</v>
+      </c>
+      <c r="B24" t="s">
+        <v>51</v>
+      </c>
+      <c r="C24" t="s">
+        <v>13</v>
+      </c>
+      <c r="D24" t="s">
+        <v>8</v>
+      </c>
+      <c r="E24" s="1">
+        <v>46220.3529071759</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="12.75">
+      <c r="A25" t="s">
+        <v>53</v>
+      </c>
+      <c r="B25" t="s">
+        <v>54</v>
+      </c>
+      <c r="C25" t="s">
+        <v>55</v>
+      </c>
+      <c r="D25" t="s">
+        <v>8</v>
+      </c>
+      <c r="E25" s="1">
+        <v>46221.4960138889</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="12.75">
+      <c r="A26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B26" t="s">
+        <v>57</v>
+      </c>
+      <c r="C26" t="s">
+        <v>58</v>
+      </c>
+      <c r="D26" t="s">
+        <v>18</v>
+      </c>
+      <c r="E26" s="1">
+        <v>46187.4118760764</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="12.75">
+      <c r="A27" t="s">
+        <v>59</v>
+      </c>
+      <c r="B27" t="s">
+        <v>60</v>
+      </c>
+      <c r="C27" t="s">
+        <v>61</v>
+      </c>
+      <c r="D27" t="s">
+        <v>18</v>
+      </c>
+      <c r="E27" s="1">
+        <v>46158.5623669792</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="12.75">
+      <c r="A28" t="s">
+        <v>62</v>
+      </c>
+      <c r="B28" t="s">
+        <v>63</v>
+      </c>
+      <c r="C28" t="s">
+        <v>34</v>
+      </c>
+      <c r="D28" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28" s="1">
+        <v>46220.3530615393</v>
       </c>
     </row>
   </sheetData>
   <printOptions/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" paperSize="9"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application/>
   <DocSecurity>0</DocSecurity>
   <Template/>
   <Manager/>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>