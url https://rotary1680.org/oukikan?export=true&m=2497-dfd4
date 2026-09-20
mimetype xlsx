--- v0 (2026-08-04)
+++ v1 (2026-09-20)
@@ -10,116 +10,521 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Table" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="304" uniqueCount="157">
   <si>
     <t>Prenom</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Commentaire</t>
   </si>
   <si>
     <t>Presence</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>Virginie</t>
-[...2 lines deleted...]
-    <t>FERMAUD</t>
+    <t>Catherine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ABEILLON </t>
+  </si>
+  <si>
+    <t/>
   </si>
   <si>
     <t>Y</t>
   </si>
   <si>
+    <t>Philippe</t>
+  </si>
+  <si>
+    <t>ABEILLON</t>
+  </si>
+  <si>
+    <t>Béatrice</t>
+  </si>
+  <si>
+    <t>BLUNTZER</t>
+  </si>
+  <si>
+    <t>Patrick</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Charles </t>
+  </si>
+  <si>
+    <t>BOHRER</t>
+  </si>
+  <si>
+    <t>Francis</t>
+  </si>
+  <si>
+    <t>BUCHER</t>
+  </si>
+  <si>
+    <t>N</t>
+  </si>
+  <si>
+    <t>Jacques</t>
+  </si>
+  <si>
+    <t>BUHLER</t>
+  </si>
+  <si>
+    <t>Robert</t>
+  </si>
+  <si>
+    <t>BURGAENZLEN</t>
+  </si>
+  <si>
+    <t>Club Bartholdi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Francine </t>
+  </si>
+  <si>
+    <t xml:space="preserve">BURGLEN </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cousine de Christophe WECK </t>
+  </si>
+  <si>
+    <t>FRANCIS</t>
+  </si>
+  <si>
+    <t>BURN</t>
+  </si>
+  <si>
+    <t>Simone</t>
+  </si>
+  <si>
+    <t>avec Francis</t>
+  </si>
+  <si>
+    <t>Elodie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CILIENTO </t>
+  </si>
+  <si>
     <t>Guy</t>
   </si>
   <si>
-    <t>JACQUEY</t>
-[...2 lines deleted...]
-    <t>Avec Blandine</t>
+    <t xml:space="preserve">DAESSLE </t>
+  </si>
+  <si>
+    <t>avec SIMONE</t>
+  </si>
+  <si>
+    <t>Jean-Jacques</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ERNY </t>
+  </si>
+  <si>
+    <t>Marcelle</t>
+  </si>
+  <si>
+    <t>ERNY</t>
+  </si>
+  <si>
+    <t>Luna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ESPINE </t>
+  </si>
+  <si>
+    <t>student</t>
+  </si>
+  <si>
+    <t>Mr</t>
+  </si>
+  <si>
+    <t>ESPINE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Student </t>
+  </si>
+  <si>
+    <t>Nathalie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Victoria </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GALATI </t>
+  </si>
+  <si>
+    <t>Claudine</t>
+  </si>
+  <si>
+    <t>GANTER</t>
+  </si>
+  <si>
+    <t>Marc</t>
+  </si>
+  <si>
+    <t>GERRER</t>
+  </si>
+  <si>
+    <t>Raluca</t>
+  </si>
+  <si>
+    <t>GHEORGHIU</t>
+  </si>
+  <si>
+    <t>JEAN PAUL</t>
+  </si>
+  <si>
+    <t>GOULBY</t>
+  </si>
+  <si>
+    <t>Yvan</t>
+  </si>
+  <si>
+    <t>HEBERLÉ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Daniel </t>
+  </si>
+  <si>
+    <t xml:space="preserve">HELMSTETTER </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marie </t>
+  </si>
+  <si>
+    <t>Louise</t>
+  </si>
+  <si>
+    <t>HOUIN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">.Student </t>
+  </si>
+  <si>
+    <t>Claude</t>
+  </si>
+  <si>
+    <t>JANNOT</t>
+  </si>
+  <si>
+    <t>PETIT FILS</t>
+  </si>
+  <si>
+    <t>Club Bartholdi. ENFANT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Christine </t>
+  </si>
+  <si>
+    <t xml:space="preserve">JENNY </t>
+  </si>
+  <si>
+    <t>Michel</t>
+  </si>
+  <si>
+    <t>JENNY</t>
+  </si>
+  <si>
+    <t>Delphine</t>
+  </si>
+  <si>
+    <t>KAUFFER</t>
+  </si>
+  <si>
+    <t>responsable centre alsace étudiant d'échange</t>
+  </si>
+  <si>
+    <t>Timéo</t>
+  </si>
+  <si>
+    <t>11 ans</t>
+  </si>
+  <si>
+    <t>Marie Odile</t>
+  </si>
+  <si>
+    <t>KIRCHNER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jean-Christophe </t>
+  </si>
+  <si>
+    <t>KOENIG</t>
   </si>
   <si>
     <t>Véronique Aline</t>
   </si>
   <si>
-    <t>KOENIG</t>
+    <t>Denis</t>
+  </si>
+  <si>
+    <t>KUSTER</t>
+  </si>
+  <si>
+    <t>Valérie</t>
+  </si>
+  <si>
+    <t>NOEL</t>
+  </si>
+  <si>
+    <t>KUTZ</t>
+  </si>
+  <si>
+    <t>Annie</t>
+  </si>
+  <si>
+    <t>LAMPERT</t>
+  </si>
+  <si>
+    <t>Jean</t>
+  </si>
+  <si>
+    <t>JE VIENDRAI AVEC MON EPOUSE ANNIE</t>
+  </si>
+  <si>
+    <t>Jean luc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LAZARUS </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Victor </t>
+  </si>
+  <si>
+    <t xml:space="preserve">LEIBENGUTH </t>
+  </si>
+  <si>
+    <t>conjoint de Magalie</t>
+  </si>
+  <si>
+    <t>David</t>
+  </si>
+  <si>
+    <t>LING</t>
+  </si>
+  <si>
+    <t>Marie-Léonce</t>
+  </si>
+  <si>
+    <t>Pierre</t>
+  </si>
+  <si>
+    <t>.</t>
+  </si>
+  <si>
+    <t>MANU</t>
+  </si>
+  <si>
+    <t>Olivier</t>
+  </si>
+  <si>
+    <t>MISSEMER</t>
+  </si>
+  <si>
+    <t>PATRICE</t>
+  </si>
+  <si>
+    <t>MONTEMBAULT</t>
+  </si>
+  <si>
+    <t>Adèle</t>
+  </si>
+  <si>
+    <t>MULLER</t>
+  </si>
+  <si>
+    <t>Compagne Pierre Ling</t>
+  </si>
+  <si>
+    <t>Gilles</t>
+  </si>
+  <si>
+    <t>CLAUDE</t>
+  </si>
+  <si>
+    <t>OBERLIN</t>
+  </si>
+  <si>
+    <t>Marie-Therese</t>
+  </si>
+  <si>
+    <t>REUTTER</t>
+  </si>
+  <si>
+    <t>Evelyne</t>
+  </si>
+  <si>
+    <t>RIBES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hervé </t>
+  </si>
+  <si>
+    <t xml:space="preserve">RIBES </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Avec Evelyne </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Elisabeth </t>
+  </si>
+  <si>
+    <t>RITTER</t>
   </si>
   <si>
     <t>Christiane</t>
   </si>
   <si>
     <t>ROTH</t>
   </si>
   <si>
+    <t>SANDDY</t>
+  </si>
+  <si>
+    <t>Mrs</t>
+  </si>
+  <si>
+    <t>Mtd</t>
+  </si>
+  <si>
+    <t>Phoebe</t>
+  </si>
+  <si>
+    <t>FRANCOISE</t>
+  </si>
+  <si>
+    <t>SCHMITT</t>
+  </si>
+  <si>
+    <t>Jean-Marie</t>
+  </si>
+  <si>
+    <t>Bénédicte</t>
+  </si>
+  <si>
+    <t>STOLL</t>
+  </si>
+  <si>
+    <t>Martin</t>
+  </si>
+  <si>
     <t>Cécile</t>
   </si>
   <si>
     <t>STRIEBIG-THEVENIN</t>
   </si>
   <si>
-    <t>N</t>
-[...1 lines deleted...]
-  <si>
     <t>Benoît</t>
   </si>
   <si>
     <t>STURNY</t>
   </si>
   <si>
+    <t>Andre</t>
+  </si>
+  <si>
+    <t>THAROTTE</t>
+  </si>
+  <si>
+    <t>Marie-Christine</t>
+  </si>
+  <si>
+    <t>JEANNE MARIE</t>
+  </si>
+  <si>
+    <t>THIRODE</t>
+  </si>
+  <si>
+    <t>Serge</t>
+  </si>
+  <si>
+    <t>Avec Jeanne-Marie.</t>
+  </si>
+  <si>
+    <t>Elisabeth</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VEZIEN </t>
+  </si>
+  <si>
+    <t>Jean-Louis</t>
+  </si>
+  <si>
+    <t>VEZIEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Christophe </t>
+  </si>
+  <si>
+    <t>WAGNER</t>
+  </si>
+  <si>
+    <t>Magalie</t>
+  </si>
+  <si>
+    <t>Avec Victor Leibengut et Florence ( 2 ans ?)</t>
+  </si>
+  <si>
     <t>Christophe</t>
   </si>
   <si>
     <t>WECK</t>
+  </si>
+  <si>
+    <t>christian</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WEINMANN </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -537,179 +942,1259 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:E8"/>
+  <dimension ref="A1:E80"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.14285714285714" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="14.2857142857143" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="15.1428571428571" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="19.4285714285714" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="13" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="39" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.14285714285714" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="10.4285714285714" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="12.75">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="D2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E2" s="1">
-        <v>46185.5516070949</v>
+        <v>46245.6659644329</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="12.75">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E3" s="1">
-        <v>46238.4728525116</v>
+        <v>46245.6657345718</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="12.75">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E4" s="1">
-        <v>46183.4449256944</v>
+        <v>46254.6174814005</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="12.75">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E5" s="1">
-        <v>46182.9077702546</v>
+        <v>46254.6180460995</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="12.75">
       <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="E6" s="1">
-        <v>46238.4671173958</v>
+        <v>46254.4621971875</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="12.75">
       <c r="A7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" t="s">
         <v>18</v>
       </c>
-      <c r="B7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E7" s="1">
-        <v>46153.5081422106</v>
+        <v>46255.6297518171</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="12.75">
       <c r="A8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" t="s">
         <v>20</v>
       </c>
-      <c r="B8" t="s">
+      <c r="D8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E8" s="1">
+        <v>46239.6547003819</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="12.75">
+      <c r="A9" t="s">
         <v>21</v>
       </c>
-      <c r="D8" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="1">
+      <c r="B9" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" t="s">
+        <v>23</v>
+      </c>
+      <c r="D9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="1">
+        <v>46258.4065437153</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="12.75">
+      <c r="A10" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" s="1">
+        <v>46244.4384232639</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="12.75">
+      <c r="A11" t="s">
+        <v>27</v>
+      </c>
+      <c r="B11" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" s="1">
+        <v>46253.5898730324</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="12.75">
+      <c r="A12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" t="s">
+        <v>30</v>
+      </c>
+      <c r="D12" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" s="1">
+        <v>46249.5420697917</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="12.75">
+      <c r="A13" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" t="s">
+        <v>32</v>
+      </c>
+      <c r="D13" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" s="1">
+        <v>46239.5807077199</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="12.75">
+      <c r="A14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" t="s">
+        <v>34</v>
+      </c>
+      <c r="C14" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" s="1">
+        <v>46239.7555523495</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="12.75">
+      <c r="A15" t="s">
+        <v>29</v>
+      </c>
+      <c r="B15" t="s">
+        <v>34</v>
+      </c>
+      <c r="D15" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" s="1">
+        <v>46239.7559397338</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="12.75">
+      <c r="A16" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" s="1">
+        <v>46253.593356794</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="12.75">
+      <c r="A17" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17" t="s">
+        <v>39</v>
+      </c>
+      <c r="D17" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" s="1">
+        <v>46253.5939489236</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="12.75">
+      <c r="A18" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" t="s">
+        <v>41</v>
+      </c>
+      <c r="C18" t="s">
+        <v>42</v>
+      </c>
+      <c r="D18" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" s="1">
+        <v>46257.9063550926</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="12.75">
+      <c r="A19" t="s">
+        <v>43</v>
+      </c>
+      <c r="B19" t="s">
+        <v>44</v>
+      </c>
+      <c r="C19" t="s">
+        <v>45</v>
+      </c>
+      <c r="D19" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" s="1">
+        <v>46257.9065941319</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="12.75">
+      <c r="A20" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" t="s">
+        <v>44</v>
+      </c>
+      <c r="C20" t="s">
+        <v>45</v>
+      </c>
+      <c r="D20" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" s="1">
+        <v>46257.9067896991</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="12.75">
+      <c r="A21" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21" t="s">
+        <v>48</v>
+      </c>
+      <c r="D21" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" s="1">
+        <v>46246.5293413194</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="12.75">
+      <c r="A22" t="s">
+        <v>49</v>
+      </c>
+      <c r="B22" t="s">
+        <v>50</v>
+      </c>
+      <c r="D22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E22" s="1">
+        <v>46239.6619302431</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="12.75">
+      <c r="A23" t="s">
+        <v>51</v>
+      </c>
+      <c r="B23" t="s">
+        <v>52</v>
+      </c>
+      <c r="D23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E23" s="1">
+        <v>46257.9162708333</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="12.75">
+      <c r="A24" t="s">
+        <v>53</v>
+      </c>
+      <c r="B24" t="s">
+        <v>54</v>
+      </c>
+      <c r="D24" t="s">
+        <v>8</v>
+      </c>
+      <c r="E24" s="1">
+        <v>46253.5767861111</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="12.75">
+      <c r="A25" t="s">
+        <v>55</v>
+      </c>
+      <c r="B25" t="s">
+        <v>56</v>
+      </c>
+      <c r="D25" t="s">
+        <v>8</v>
+      </c>
+      <c r="E25" s="1">
+        <v>46255.3906595718</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="12.75">
+      <c r="A26" t="s">
+        <v>57</v>
+      </c>
+      <c r="B26" t="s">
+        <v>58</v>
+      </c>
+      <c r="D26" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26" s="1">
+        <v>46239.8975914352</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="12.75">
+      <c r="A27" t="s">
+        <v>59</v>
+      </c>
+      <c r="B27" t="s">
+        <v>60</v>
+      </c>
+      <c r="D27" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" s="1">
+        <v>46248.731618206</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="12.75">
+      <c r="A28" t="s">
+        <v>61</v>
+      </c>
+      <c r="B28" t="s">
+        <v>60</v>
+      </c>
+      <c r="D28" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28" s="1">
+        <v>46248.7318444444</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" ht="12.75">
+      <c r="A29" t="s">
+        <v>62</v>
+      </c>
+      <c r="B29" t="s">
+        <v>63</v>
+      </c>
+      <c r="C29" t="s">
+        <v>64</v>
+      </c>
+      <c r="D29" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" s="1">
+        <v>46257.907081794</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="12.75">
+      <c r="A30" t="s">
+        <v>65</v>
+      </c>
+      <c r="B30" t="s">
+        <v>66</v>
+      </c>
+      <c r="C30" t="s">
+        <v>23</v>
+      </c>
+      <c r="D30" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30" s="1">
+        <v>46258.4052022338</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" ht="12.75">
+      <c r="A31" t="s">
+        <v>67</v>
+      </c>
+      <c r="B31" t="s">
+        <v>66</v>
+      </c>
+      <c r="C31" t="s">
+        <v>68</v>
+      </c>
+      <c r="D31" t="s">
+        <v>8</v>
+      </c>
+      <c r="E31" s="1">
+        <v>46258.5300528588</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" ht="12.75">
+      <c r="A32" t="s">
+        <v>69</v>
+      </c>
+      <c r="B32" t="s">
+        <v>70</v>
+      </c>
+      <c r="D32" t="s">
+        <v>8</v>
+      </c>
+      <c r="E32" s="1">
+        <v>46253.5171734606</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" ht="12.75">
+      <c r="A33" t="s">
+        <v>71</v>
+      </c>
+      <c r="B33" t="s">
+        <v>72</v>
+      </c>
+      <c r="D33" t="s">
+        <v>8</v>
+      </c>
+      <c r="E33" s="1">
+        <v>46239.8045085995</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" ht="12.75">
+      <c r="A34" t="s">
+        <v>73</v>
+      </c>
+      <c r="B34" t="s">
+        <v>74</v>
+      </c>
+      <c r="C34" t="s">
+        <v>75</v>
+      </c>
+      <c r="D34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E34" s="1">
+        <v>46258.4553675579</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" ht="12.75">
+      <c r="A35" t="s">
+        <v>76</v>
+      </c>
+      <c r="B35" t="s">
+        <v>74</v>
+      </c>
+      <c r="C35" t="s">
+        <v>77</v>
+      </c>
+      <c r="D35" t="s">
+        <v>8</v>
+      </c>
+      <c r="E35" s="1">
+        <v>46258.5296065972</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" ht="12.75">
+      <c r="A36" t="s">
+        <v>78</v>
+      </c>
+      <c r="B36" t="s">
+        <v>79</v>
+      </c>
+      <c r="C36" t="s">
+        <v>23</v>
+      </c>
+      <c r="D36" t="s">
+        <v>8</v>
+      </c>
+      <c r="E36" s="1">
+        <v>46258.4069519329</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" ht="12.75">
+      <c r="A37" t="s">
+        <v>80</v>
+      </c>
+      <c r="B37" t="s">
+        <v>81</v>
+      </c>
+      <c r="D37" t="s">
+        <v>8</v>
+      </c>
+      <c r="E37" s="1">
+        <v>46244.9083598727</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" ht="12.75">
+      <c r="A38" t="s">
+        <v>82</v>
+      </c>
+      <c r="B38" t="s">
+        <v>81</v>
+      </c>
+      <c r="D38" t="s">
+        <v>8</v>
+      </c>
+      <c r="E38" s="1">
+        <v>46183.4449256944</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="12.75">
+      <c r="A39" t="s">
+        <v>83</v>
+      </c>
+      <c r="B39" t="s">
+        <v>84</v>
+      </c>
+      <c r="D39" t="s">
+        <v>8</v>
+      </c>
+      <c r="E39" s="1">
+        <v>46253.5884322917</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="12.75">
+      <c r="A40" t="s">
+        <v>85</v>
+      </c>
+      <c r="B40" t="s">
+        <v>84</v>
+      </c>
+      <c r="D40" t="s">
+        <v>8</v>
+      </c>
+      <c r="E40" s="1">
+        <v>46253.5889485301</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="12.75">
+      <c r="A41" t="s">
+        <v>86</v>
+      </c>
+      <c r="B41" t="s">
+        <v>87</v>
+      </c>
+      <c r="D41" t="s">
+        <v>8</v>
+      </c>
+      <c r="E41" s="1">
+        <v>46258.4529794329</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" ht="12.75">
+      <c r="A42" t="s">
+        <v>88</v>
+      </c>
+      <c r="B42" t="s">
+        <v>89</v>
+      </c>
+      <c r="D42" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" s="1">
+        <v>46253.5904165509</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="12.75">
+      <c r="A43" t="s">
+        <v>90</v>
+      </c>
+      <c r="B43" t="s">
+        <v>89</v>
+      </c>
+      <c r="C43" t="s">
+        <v>91</v>
+      </c>
+      <c r="D43" t="s">
+        <v>8</v>
+      </c>
+      <c r="E43" s="1">
+        <v>46250.4304782407</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" ht="12.75">
+      <c r="A44" t="s">
+        <v>92</v>
+      </c>
+      <c r="B44" t="s">
+        <v>93</v>
+      </c>
+      <c r="D44" t="s">
+        <v>8</v>
+      </c>
+      <c r="E44" s="1">
+        <v>46241.8024956829</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" ht="12.75">
+      <c r="A45" t="s">
+        <v>94</v>
+      </c>
+      <c r="B45" t="s">
+        <v>95</v>
+      </c>
+      <c r="C45" t="s">
+        <v>96</v>
+      </c>
+      <c r="D45" t="s">
+        <v>8</v>
+      </c>
+      <c r="E45" s="1">
+        <v>46254.4132446759</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" ht="12.75">
+      <c r="A46" t="s">
+        <v>97</v>
+      </c>
+      <c r="B46" t="s">
+        <v>98</v>
+      </c>
+      <c r="D46" t="s">
+        <v>8</v>
+      </c>
+      <c r="E46" s="1">
+        <v>46247.3961527431</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" ht="12.75">
+      <c r="A47" t="s">
+        <v>99</v>
+      </c>
+      <c r="B47" t="s">
+        <v>98</v>
+      </c>
+      <c r="D47" t="s">
+        <v>8</v>
+      </c>
+      <c r="E47" s="1">
+        <v>46247.3964247338</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" ht="12.75">
+      <c r="A48" t="s">
+        <v>100</v>
+      </c>
+      <c r="B48" t="s">
+        <v>98</v>
+      </c>
+      <c r="D48" t="s">
+        <v>8</v>
+      </c>
+      <c r="E48" s="1">
+        <v>46247.7008023958</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" ht="12.75">
+      <c r="A49" t="s">
+        <v>101</v>
+      </c>
+      <c r="B49" t="s">
+        <v>102</v>
+      </c>
+      <c r="C49" t="s">
+        <v>42</v>
+      </c>
+      <c r="D49" t="s">
+        <v>8</v>
+      </c>
+      <c r="E49" s="1">
+        <v>46257.9073785069</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" ht="12.75">
+      <c r="A50" t="s">
+        <v>103</v>
+      </c>
+      <c r="B50" t="s">
+        <v>104</v>
+      </c>
+      <c r="D50" t="s">
+        <v>8</v>
+      </c>
+      <c r="E50" s="1">
+        <v>46241.8032412847</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" ht="12.75">
+      <c r="A51" t="s">
+        <v>105</v>
+      </c>
+      <c r="B51" t="s">
+        <v>106</v>
+      </c>
+      <c r="C51" t="s">
+        <v>23</v>
+      </c>
+      <c r="D51" t="s">
+        <v>8</v>
+      </c>
+      <c r="E51" s="1">
+        <v>46258.4055878125</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" ht="12.75">
+      <c r="A52" t="s">
+        <v>107</v>
+      </c>
+      <c r="B52" t="s">
+        <v>108</v>
+      </c>
+      <c r="C52" t="s">
+        <v>109</v>
+      </c>
+      <c r="D52" t="s">
+        <v>8</v>
+      </c>
+      <c r="E52" s="1">
+        <v>46247.7011929745</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" ht="12.75">
+      <c r="A53" t="s">
+        <v>110</v>
+      </c>
+      <c r="B53" t="s">
+        <v>108</v>
+      </c>
+      <c r="D53" t="s">
+        <v>8</v>
+      </c>
+      <c r="E53" s="1">
+        <v>46254.650168669</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" ht="12.75">
+      <c r="A54" t="s">
+        <v>111</v>
+      </c>
+      <c r="B54" t="s">
+        <v>112</v>
+      </c>
+      <c r="D54" t="s">
+        <v>8</v>
+      </c>
+      <c r="E54" s="1">
+        <v>46258.5292671296</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" ht="12.75">
+      <c r="A55" t="s">
+        <v>113</v>
+      </c>
+      <c r="B55" t="s">
+        <v>114</v>
+      </c>
+      <c r="D55" t="s">
+        <v>8</v>
+      </c>
+      <c r="E55" s="1">
+        <v>46253.5353214468</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" ht="12.75">
+      <c r="A56" t="s">
+        <v>115</v>
+      </c>
+      <c r="B56" t="s">
+        <v>116</v>
+      </c>
+      <c r="D56" t="s">
+        <v>8</v>
+      </c>
+      <c r="E56" s="1">
+        <v>46253.5908395833</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" ht="12.75">
+      <c r="A57" t="s">
+        <v>117</v>
+      </c>
+      <c r="B57" t="s">
+        <v>118</v>
+      </c>
+      <c r="C57" t="s">
+        <v>119</v>
+      </c>
+      <c r="D57" t="s">
+        <v>8</v>
+      </c>
+      <c r="E57" s="1">
+        <v>46246.4700678588</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" ht="12.75">
+      <c r="A58" t="s">
+        <v>120</v>
+      </c>
+      <c r="B58" t="s">
+        <v>121</v>
+      </c>
+      <c r="D58" t="s">
+        <v>8</v>
+      </c>
+      <c r="E58" s="1">
+        <v>46241.6461981481</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" ht="12.75">
+      <c r="A59" t="s">
+        <v>122</v>
+      </c>
+      <c r="B59" t="s">
+        <v>123</v>
+      </c>
+      <c r="D59" t="s">
+        <v>8</v>
+      </c>
+      <c r="E59" s="1">
+        <v>46182.9077702546</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" ht="12.75">
+      <c r="A60" t="s">
+        <v>43</v>
+      </c>
+      <c r="B60" t="s">
+        <v>124</v>
+      </c>
+      <c r="C60" t="s">
+        <v>45</v>
+      </c>
+      <c r="D60" t="s">
+        <v>8</v>
+      </c>
+      <c r="E60" s="1">
+        <v>46257.9075929745</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" ht="12.75">
+      <c r="A61" t="s">
+        <v>125</v>
+      </c>
+      <c r="B61" t="s">
+        <v>124</v>
+      </c>
+      <c r="C61" t="s">
+        <v>45</v>
+      </c>
+      <c r="D61" t="s">
+        <v>8</v>
+      </c>
+      <c r="E61" s="1">
+        <v>46257.9077486458</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" ht="12.75">
+      <c r="A62" t="s">
+        <v>126</v>
+      </c>
+      <c r="B62" t="s">
+        <v>124</v>
+      </c>
+      <c r="C62" t="s">
+        <v>45</v>
+      </c>
+      <c r="D62" t="s">
+        <v>8</v>
+      </c>
+      <c r="E62" s="1">
+        <v>46257.9079499653</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" ht="12.75">
+      <c r="A63" t="s">
+        <v>127</v>
+      </c>
+      <c r="B63" t="s">
+        <v>124</v>
+      </c>
+      <c r="C63" t="s">
+        <v>45</v>
+      </c>
+      <c r="D63" t="s">
+        <v>8</v>
+      </c>
+      <c r="E63" s="1">
+        <v>46257.9089813657</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" ht="12.75">
+      <c r="A64" t="s">
+        <v>128</v>
+      </c>
+      <c r="B64" t="s">
+        <v>129</v>
+      </c>
+      <c r="D64" t="s">
+        <v>18</v>
+      </c>
+      <c r="E64" s="1">
+        <v>46253.7602493403</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" ht="12.75">
+      <c r="A65" t="s">
+        <v>128</v>
+      </c>
+      <c r="B65" t="s">
+        <v>129</v>
+      </c>
+      <c r="D65" t="s">
+        <v>18</v>
+      </c>
+      <c r="E65" s="1">
+        <v>46246.6053301273</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" ht="12.75">
+      <c r="A66" t="s">
+        <v>130</v>
+      </c>
+      <c r="B66" t="s">
+        <v>129</v>
+      </c>
+      <c r="D66" t="s">
+        <v>18</v>
+      </c>
+      <c r="E66" s="1">
+        <v>46239.7638886574</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" ht="12.75">
+      <c r="A67" t="s">
+        <v>131</v>
+      </c>
+      <c r="B67" t="s">
+        <v>132</v>
+      </c>
+      <c r="D67" t="s">
+        <v>8</v>
+      </c>
+      <c r="E67" s="1">
+        <v>46255.0227476505</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" ht="12.75">
+      <c r="A68" t="s">
+        <v>133</v>
+      </c>
+      <c r="B68" t="s">
+        <v>132</v>
+      </c>
+      <c r="D68" t="s">
+        <v>8</v>
+      </c>
+      <c r="E68" s="1">
+        <v>46240.4272875347</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" ht="12.75">
+      <c r="A69" t="s">
+        <v>134</v>
+      </c>
+      <c r="B69" t="s">
+        <v>135</v>
+      </c>
+      <c r="D69" t="s">
+        <v>18</v>
+      </c>
+      <c r="E69" s="1">
+        <v>46238.4671173958</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" ht="12.75">
+      <c r="A70" t="s">
+        <v>136</v>
+      </c>
+      <c r="B70" t="s">
+        <v>137</v>
+      </c>
+      <c r="D70" t="s">
+        <v>18</v>
+      </c>
+      <c r="E70" s="1">
+        <v>46153.5081422106</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" ht="12.75">
+      <c r="A71" t="s">
+        <v>138</v>
+      </c>
+      <c r="B71" t="s">
+        <v>139</v>
+      </c>
+      <c r="D71" t="s">
+        <v>8</v>
+      </c>
+      <c r="E71" s="1">
+        <v>46253.5197599884</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" ht="12.75">
+      <c r="A72" t="s">
+        <v>140</v>
+      </c>
+      <c r="B72" t="s">
+        <v>139</v>
+      </c>
+      <c r="D72" t="s">
+        <v>8</v>
+      </c>
+      <c r="E72" s="1">
+        <v>46253.5192923958</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" ht="12.75">
+      <c r="A73" t="s">
+        <v>141</v>
+      </c>
+      <c r="B73" t="s">
+        <v>142</v>
+      </c>
+      <c r="D73" t="s">
+        <v>8</v>
+      </c>
+      <c r="E73" s="1">
+        <v>46254.4111641551</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" ht="12.75">
+      <c r="A74" t="s">
+        <v>143</v>
+      </c>
+      <c r="B74" t="s">
+        <v>142</v>
+      </c>
+      <c r="C74" t="s">
+        <v>144</v>
+      </c>
+      <c r="D74" t="s">
+        <v>8</v>
+      </c>
+      <c r="E74" s="1">
+        <v>46254.3968312847</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" ht="12.75">
+      <c r="A75" t="s">
+        <v>145</v>
+      </c>
+      <c r="B75" t="s">
+        <v>146</v>
+      </c>
+      <c r="D75" t="s">
+        <v>8</v>
+      </c>
+      <c r="E75" s="1">
+        <v>46238.796508831</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" ht="12.75">
+      <c r="A76" t="s">
+        <v>147</v>
+      </c>
+      <c r="B76" t="s">
+        <v>148</v>
+      </c>
+      <c r="D76" t="s">
+        <v>8</v>
+      </c>
+      <c r="E76" s="1">
+        <v>46238.7961507292</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" ht="12.75">
+      <c r="A77" t="s">
+        <v>149</v>
+      </c>
+      <c r="B77" t="s">
+        <v>150</v>
+      </c>
+      <c r="D77" t="s">
+        <v>8</v>
+      </c>
+      <c r="E77" s="1">
+        <v>46241.802750081</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" ht="12.75">
+      <c r="A78" t="s">
+        <v>151</v>
+      </c>
+      <c r="B78" t="s">
+        <v>150</v>
+      </c>
+      <c r="C78" t="s">
+        <v>152</v>
+      </c>
+      <c r="D78" t="s">
+        <v>8</v>
+      </c>
+      <c r="E78" s="1">
+        <v>46258.5303111921</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" ht="12.75">
+      <c r="A79" t="s">
+        <v>153</v>
+      </c>
+      <c r="B79" t="s">
+        <v>154</v>
+      </c>
+      <c r="D79" t="s">
+        <v>8</v>
+      </c>
+      <c r="E79" s="1">
         <v>46201.5914657755</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" ht="12.75">
+      <c r="A80" t="s">
+        <v>155</v>
+      </c>
+      <c r="B80" t="s">
+        <v>156</v>
+      </c>
+      <c r="D80" t="s">
+        <v>8</v>
+      </c>
+      <c r="E80" s="1">
+        <v>46247.6053581018</v>
       </c>
     </row>
   </sheetData>
   <printOptions/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" paperSize="9"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application/>
   <DocSecurity>0</DocSecurity>
   <Template/>
   <Manager/>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>