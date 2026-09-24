--- v0 (2026-07-15)
+++ v1 (2026-09-24)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Table" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="97" uniqueCount="60">
   <si>
     <t>Prenom</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Commentaire</t>
   </si>
   <si>
     <t>Presence</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Philippe</t>
   </si>
   <si>
     <t>ABEILLON</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
@@ -148,50 +148,53 @@
     <t>MIHALEV</t>
   </si>
   <si>
     <t>Olivier</t>
   </si>
   <si>
     <t>MISSEMER</t>
   </si>
   <si>
     <t>Marie-Therese</t>
   </si>
   <si>
     <t>REUTTER</t>
   </si>
   <si>
     <t xml:space="preserve">Elisabeth </t>
   </si>
   <si>
     <t>RITTER</t>
   </si>
   <si>
     <t>Christiane</t>
   </si>
   <si>
     <t>ROTH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Merci d'inscrire Jean Claude GILG et Chris </t>
   </si>
   <si>
     <t>Jean-Marie</t>
   </si>
   <si>
     <t>SCHMITT</t>
   </si>
   <si>
     <t>En vacances</t>
   </si>
   <si>
     <t>Benoît</t>
   </si>
   <si>
     <t>STURNY</t>
   </si>
   <si>
     <t>Martine</t>
   </si>
   <si>
     <t>Jean-Louis</t>
   </si>
   <si>
     <t>VEZIEN</t>
   </si>
@@ -951,139 +954,142 @@
       <c r="E19" s="1">
         <v>46209.8757116551</v>
       </c>
     </row>
     <row r="20" spans="1:5" ht="12.75">
       <c r="A20" t="s">
         <v>42</v>
       </c>
       <c r="B20" t="s">
         <v>43</v>
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="1">
         <v>46211.3217684028</v>
       </c>
     </row>
     <row r="21" spans="1:5" ht="12.75">
       <c r="A21" t="s">
         <v>44</v>
       </c>
       <c r="B21" t="s">
         <v>45</v>
       </c>
+      <c r="C21" t="s">
+        <v>46</v>
+      </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
       <c r="E21" s="1">
-        <v>46182.9059585995</v>
+        <v>46219.4469028935</v>
       </c>
     </row>
     <row r="22" spans="1:5" ht="12.75">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C22" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D22" t="s">
         <v>7</v>
       </c>
       <c r="E22" s="1">
         <v>46197.7370449421</v>
       </c>
     </row>
     <row r="23" spans="1:5" ht="12.75">
       <c r="A23" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B23" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D23" t="s">
         <v>11</v>
       </c>
       <c r="E23" s="1">
         <v>46153.5051912037</v>
       </c>
     </row>
     <row r="24" spans="1:5" ht="12.75">
       <c r="A24" t="s">
+        <v>52</v>
+      </c>
+      <c r="B24" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
       <c r="E24" s="1">
         <v>46153.5053609144</v>
       </c>
     </row>
     <row r="25" spans="1:5" ht="12.75">
       <c r="A25" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B25" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C25" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D25" t="s">
         <v>7</v>
       </c>
       <c r="E25" s="1">
         <v>46187.4106011921</v>
       </c>
     </row>
     <row r="26" spans="1:5" ht="12.75">
       <c r="A26" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B26" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D26" t="s">
         <v>11</v>
       </c>
       <c r="E26" s="1">
         <v>46205.5231803588</v>
       </c>
     </row>
     <row r="27" spans="1:5" ht="12.75">
       <c r="A27" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B27" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D27" t="s">
         <v>11</v>
       </c>
       <c r="E27" s="1">
         <v>46197.5852759606</v>
       </c>
     </row>
   </sheetData>
   <printOptions/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" paperSize="9"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application/>
   <DocSecurity>0</DocSecurity>
   <Template/>
   <Manager/>
   <Company/>
 </Properties>
 </file>
 